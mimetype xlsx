--- v0 (2025-12-15)
+++ v1 (2026-04-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -89,114 +89,93 @@
   <si>
     <t>opgest</t>
   </si>
   <si>
     <t>qualite</t>
   </si>
   <si>
     <t>typprod</t>
   </si>
   <si>
     <t>cm</t>
   </si>
   <si>
     <t>produit_nbre</t>
   </si>
   <si>
     <t>produit_vtrh</t>
   </si>
   <si>
     <t>produit_vtrr</t>
   </si>
   <si>
     <t>produit_vtgr</t>
   </si>
   <si>
-    <t>Cantonnement de Virton</t>
-[...11 lines deleted...]
-    <t>BOULEAU</t>
+    <t>Cantonnement de Nassogne</t>
+  </si>
+  <si>
+    <t>Tenneville Cne</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>10/10/2025</t>
+  </si>
+  <si>
+    <t>BOIS DE CHAMPLON - cpe 4</t>
+  </si>
+  <si>
+    <t>HETRE</t>
   </si>
   <si>
     <t>AMELIORATION</t>
   </si>
   <si>
+    <t>CHAUFFAGE</t>
+  </si>
+  <si>
     <t>NORMAL</t>
   </si>
   <si>
+    <t>20/40</t>
+  </si>
+  <si>
     <t>40/60</t>
   </si>
   <si>
     <t>60/70</t>
   </si>
   <si>
     <t>70/(R:90-F:100)</t>
   </si>
   <si>
     <t>(R:90-F:100)/120</t>
   </si>
   <si>
-    <t>120/150</t>
-[...1 lines deleted...]
-  <si>
     <t>150/180</t>
-  </si>
-[...25 lines deleted...]
-    <t>CHENE D'AMERIQUE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -500,77 +479,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y46"/>
+  <dimension ref="A1:Y7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -620,3505 +599,502 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
-      <c r="E2">
-        <v>1</v>
+      <c r="E2" t="s">
+        <v>27</v>
       </c>
       <c r="F2">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G2">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H2">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I2">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K2">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P2">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="V2">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2">
-        <v>0.28</v>
+        <v>0.818</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
-      <c r="E3">
-        <v>1</v>
+      <c r="E3" t="s">
+        <v>27</v>
       </c>
       <c r="F3">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G3">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H3">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I3">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J3">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K3">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P3">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="V3">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
-        <v>1.935</v>
+        <v>3.456</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
-      <c r="E4">
-        <v>1</v>
+      <c r="E4" t="s">
+        <v>27</v>
       </c>
       <c r="F4">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G4">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H4">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I4">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K4">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P4">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="V4">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
       <c r="X4">
         <v>0</v>
       </c>
       <c r="Y4">
-        <v>6.208</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="E5">
-        <v>1</v>
+      <c r="E5" t="s">
+        <v>27</v>
       </c>
       <c r="F5">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G5">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H5">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I5">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J5">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K5">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P5">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="V5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="W5">
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="X5">
         <v>0</v>
       </c>
       <c r="Y5">
-        <v>3.546</v>
+        <v>2.931</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="E6">
-        <v>1</v>
+      <c r="E6" t="s">
+        <v>27</v>
       </c>
       <c r="F6">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G6">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H6">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I6">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J6">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K6">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P6">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="V6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W6">
-        <v>1.0</v>
+        <v>0</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
       <c r="Y6">
-        <v>2.977</v>
+        <v>2.462</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>3513</v>
+        <v>3502</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
-      <c r="E7">
-        <v>1</v>
+      <c r="E7" t="s">
+        <v>27</v>
       </c>
       <c r="F7">
-        <v>512</v>
+        <v>7</v>
       </c>
       <c r="G7">
-        <v>26.7104</v>
+        <v>22.7174</v>
       </c>
       <c r="H7">
-        <v>937</v>
+        <v>50</v>
       </c>
       <c r="I7">
-        <v>292.0</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>736.832</v>
+        <v>13.014</v>
       </c>
       <c r="K7">
-        <v>30.617</v>
+        <v>0</v>
       </c>
       <c r="L7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O7">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P7">
-        <v>14184</v>
+        <v>14304</v>
       </c>
       <c r="Q7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="R7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="S7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="T7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="U7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="V7">
         <v>1</v>
       </c>
       <c r="W7">
         <v>0</v>
       </c>
       <c r="X7">
         <v>0</v>
       </c>
       <c r="Y7">
-        <v>1.224</v>
-[...3002 lines deleted...]
-        <v>2.937</v>
+        <v>2.387</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">