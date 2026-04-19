--- v0 (2025-12-15)
+++ v1 (2026-04-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>can</t>
   </si>
   <si>
     <t>annee</t>
   </si>
   <si>
     <t>prop</t>
   </si>
   <si>
     <t>propriete</t>
   </si>
   <si>
     <t>vente</t>
   </si>
   <si>
     <t>lot</t>
   </si>
   <si>
     <t>etendue</t>
   </si>
   <si>
     <t>lot_nbre</t>
   </si>
   <si>
@@ -89,96 +89,112 @@
   <si>
     <t>opgest</t>
   </si>
   <si>
     <t>qualite</t>
   </si>
   <si>
     <t>typprod</t>
   </si>
   <si>
     <t>cm</t>
   </si>
   <si>
     <t>produit_nbre</t>
   </si>
   <si>
     <t>produit_vtrh</t>
   </si>
   <si>
     <t>produit_vtrr</t>
   </si>
   <si>
     <t>produit_vtgr</t>
   </si>
   <si>
-    <t>Cantonnement de Bullange</t>
-[...14 lines deleted...]
-    <t>EPICEA</t>
+    <t>Cantonnement de Beauraing</t>
+  </si>
+  <si>
+    <t>Sevry Et Longues Virees</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>BOIS DU ROY
+BOIS DU ROY HAMION</t>
+  </si>
+  <si>
+    <t>DOUGLAS</t>
   </si>
   <si>
     <t>AMELIORATION</t>
   </si>
   <si>
     <t>NORMAL</t>
   </si>
   <si>
-    <t>20/40</t>
-[...1 lines deleted...]
-  <si>
     <t>40/60</t>
   </si>
   <si>
+    <t>70/(R:90-F:100)</t>
+  </si>
+  <si>
+    <t>(R:90-F:100)/120</t>
+  </si>
+  <si>
+    <t>120/150</t>
+  </si>
+  <si>
+    <t>PECTINE</t>
+  </si>
+  <si>
     <t>60/70</t>
   </si>
   <si>
-    <t>70/(R:90-F:100)</t>
-[...11 lines deleted...]
-    <t>MELEZE D'EUROPE</t>
+    <t>MELEZE DU JAPON</t>
+  </si>
+  <si>
+    <t>DEFINITIVE</t>
+  </si>
+  <si>
+    <t>150/180</t>
+  </si>
+  <si>
+    <t>PIN DE KOEKELARE</t>
+  </si>
+  <si>
+    <t>PIN SYLVESTRE</t>
+  </si>
+  <si>
+    <t>SEC</t>
+  </si>
+  <si>
+    <t>DECLASSE</t>
+  </si>
+  <si>
+    <t>PIN CORSE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -482,77 +498,77 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y12"/>
+  <dimension ref="A1:Y33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="18.71" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -602,887 +618,2504 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G2">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H2">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P2">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>31</v>
       </c>
       <c r="U2" t="s">
         <v>32</v>
       </c>
       <c r="V2">
-        <v>1885</v>
+        <v>3</v>
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2">
-        <v>105.56</v>
+        <v>0.615</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3">
         <v>1</v>
       </c>
       <c r="F3">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G3">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H3">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P3">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
       <c r="S3" t="s">
         <v>31</v>
       </c>
       <c r="T3" t="s">
         <v>31</v>
       </c>
       <c r="U3" t="s">
         <v>33</v>
       </c>
       <c r="V3">
-        <v>732</v>
+        <v>12</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
-        <v>122.784</v>
+        <v>5.706</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G4">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H4">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
         <v>28</v>
       </c>
       <c r="O4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P4">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
       <c r="R4" t="s">
         <v>30</v>
       </c>
       <c r="S4" t="s">
         <v>31</v>
       </c>
       <c r="T4" t="s">
         <v>31</v>
       </c>
       <c r="U4" t="s">
         <v>34</v>
       </c>
       <c r="V4">
-        <v>1865</v>
+        <v>26</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
       <c r="X4">
         <v>0</v>
       </c>
       <c r="Y4">
-        <v>626.64</v>
+        <v>22.733</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5">
         <v>1</v>
       </c>
       <c r="F5">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G5">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H5">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L5" t="s">
         <v>27</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5" t="s">
         <v>28</v>
       </c>
       <c r="O5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P5">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q5" t="s">
         <v>29</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
       <c r="S5" t="s">
         <v>31</v>
       </c>
       <c r="T5" t="s">
         <v>31</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
       <c r="V5">
-        <v>1002</v>
+        <v>4</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
       <c r="X5">
         <v>0</v>
       </c>
       <c r="Y5">
-        <v>496.494</v>
+        <v>6.026</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
       <c r="F6">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G6">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H6">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I6">
         <v>0</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
         <v>28</v>
       </c>
       <c r="O6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P6">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q6" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
       <c r="S6" t="s">
         <v>31</v>
       </c>
       <c r="T6" t="s">
         <v>31</v>
       </c>
       <c r="U6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="V6">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
       <c r="Y6">
-        <v>10.296</v>
+        <v>0.95</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7">
         <v>1</v>
       </c>
       <c r="F7">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G7">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H7">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I7">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L7" t="s">
         <v>27</v>
       </c>
       <c r="M7">
         <v>1</v>
       </c>
       <c r="N7" t="s">
         <v>28</v>
       </c>
       <c r="O7">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P7">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q7" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="R7" t="s">
+        <v>30</v>
+      </c>
+      <c r="S7" t="s">
+        <v>31</v>
+      </c>
+      <c r="T7" t="s">
+        <v>31</v>
+      </c>
+      <c r="U7" t="s">
         <v>37</v>
       </c>
-      <c r="S7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V7">
-        <v>340</v>
+        <v>18</v>
       </c>
       <c r="W7">
         <v>0</v>
       </c>
       <c r="X7">
         <v>0</v>
       </c>
       <c r="Y7">
-        <v>19.04</v>
+        <v>5.022</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="F8">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G8">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H8">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I8">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L8" t="s">
         <v>27</v>
       </c>
       <c r="M8">
         <v>1</v>
       </c>
       <c r="N8" t="s">
         <v>28</v>
       </c>
       <c r="O8">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P8">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="R8" t="s">
         <v>30</v>
       </c>
       <c r="S8" t="s">
         <v>31</v>
       </c>
       <c r="T8" t="s">
         <v>31</v>
       </c>
       <c r="U8" t="s">
         <v>33</v>
       </c>
       <c r="V8">
-        <v>933</v>
+        <v>32</v>
       </c>
       <c r="W8">
         <v>0</v>
       </c>
       <c r="X8">
         <v>0</v>
       </c>
       <c r="Y8">
-        <v>127.821</v>
+        <v>14.867</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9">
         <v>1</v>
       </c>
       <c r="F9">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G9">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H9">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I9">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L9" t="s">
         <v>27</v>
       </c>
       <c r="M9">
         <v>1</v>
       </c>
       <c r="N9" t="s">
         <v>28</v>
       </c>
       <c r="O9">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P9">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q9" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="R9" t="s">
         <v>30</v>
       </c>
       <c r="S9" t="s">
         <v>31</v>
       </c>
       <c r="T9" t="s">
         <v>31</v>
       </c>
       <c r="U9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="V9">
-        <v>125</v>
+        <v>24</v>
       </c>
       <c r="W9">
         <v>0</v>
       </c>
       <c r="X9">
         <v>0</v>
       </c>
       <c r="Y9">
-        <v>46.25</v>
+        <v>18.566</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10">
         <v>1</v>
       </c>
       <c r="F10">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G10">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H10">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I10">
         <v>0</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L10" t="s">
         <v>27</v>
       </c>
       <c r="M10">
         <v>1</v>
       </c>
       <c r="N10" t="s">
         <v>28</v>
       </c>
       <c r="O10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P10">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q10" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="R10" t="s">
         <v>30</v>
       </c>
       <c r="S10" t="s">
         <v>31</v>
       </c>
       <c r="T10" t="s">
         <v>31</v>
       </c>
       <c r="U10" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="V10">
-        <v>110</v>
+        <v>6</v>
       </c>
       <c r="W10">
         <v>0</v>
       </c>
       <c r="X10">
         <v>0</v>
       </c>
       <c r="Y10">
-        <v>15.07</v>
+        <v>8.411</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11">
         <v>1</v>
       </c>
       <c r="F11">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G11">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H11">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L11" t="s">
         <v>27</v>
       </c>
       <c r="M11">
         <v>1</v>
       </c>
       <c r="N11" t="s">
         <v>28</v>
       </c>
       <c r="O11">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P11">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R11" t="s">
         <v>30</v>
       </c>
       <c r="S11" t="s">
         <v>31</v>
       </c>
       <c r="T11" t="s">
         <v>31</v>
       </c>
       <c r="U11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="V11">
-        <v>115</v>
+        <v>3</v>
       </c>
       <c r="W11">
         <v>0</v>
       </c>
       <c r="X11">
         <v>0</v>
       </c>
       <c r="Y11">
-        <v>46.71</v>
+        <v>1.512</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>3092</v>
+        <v>1242</v>
       </c>
       <c r="D12" t="s">
         <v>26</v>
       </c>
       <c r="E12">
         <v>1</v>
       </c>
       <c r="F12">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="G12">
-        <v>32.3275</v>
+        <v>15.8056</v>
       </c>
       <c r="H12">
-        <v>7134</v>
+        <v>734</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
-        <v>1625.56</v>
+        <v>660.274</v>
       </c>
       <c r="L12" t="s">
         <v>27</v>
       </c>
       <c r="M12">
         <v>1</v>
       </c>
       <c r="N12" t="s">
         <v>28</v>
       </c>
       <c r="O12">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P12">
-        <v>13924</v>
+        <v>14305</v>
       </c>
       <c r="Q12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="R12" t="s">
         <v>30</v>
       </c>
       <c r="S12" t="s">
         <v>31</v>
       </c>
       <c r="T12" t="s">
         <v>31</v>
       </c>
       <c r="U12" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="V12">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="W12">
         <v>0</v>
       </c>
       <c r="X12">
         <v>0</v>
       </c>
       <c r="Y12">
-        <v>8.895</v>
+        <v>19.503</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13">
+        <v>2025</v>
+      </c>
+      <c r="C13">
+        <v>1242</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13">
+        <v>1</v>
+      </c>
+      <c r="F13">
+        <v>1</v>
+      </c>
+      <c r="G13">
+        <v>15.8056</v>
+      </c>
+      <c r="H13">
+        <v>734</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>0</v>
+      </c>
+      <c r="K13">
+        <v>660.274</v>
+      </c>
+      <c r="L13" t="s">
+        <v>27</v>
+      </c>
+      <c r="M13">
+        <v>1</v>
+      </c>
+      <c r="N13" t="s">
+        <v>28</v>
+      </c>
+      <c r="O13">
+        <v>6</v>
+      </c>
+      <c r="P13">
+        <v>14305</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" t="s">
+        <v>30</v>
+      </c>
+      <c r="S13" t="s">
+        <v>31</v>
+      </c>
+      <c r="T13" t="s">
+        <v>31</v>
+      </c>
+      <c r="U13" t="s">
+        <v>35</v>
+      </c>
+      <c r="V13">
+        <v>6</v>
+      </c>
+      <c r="W13">
+        <v>0</v>
+      </c>
+      <c r="X13">
+        <v>0</v>
+      </c>
+      <c r="Y13">
+        <v>7.516</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14">
+        <v>2025</v>
+      </c>
+      <c r="C14">
+        <v>1242</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14">
+        <v>1</v>
+      </c>
+      <c r="F14">
+        <v>1</v>
+      </c>
+      <c r="G14">
+        <v>15.8056</v>
+      </c>
+      <c r="H14">
+        <v>734</v>
+      </c>
+      <c r="I14">
+        <v>0</v>
+      </c>
+      <c r="J14">
+        <v>0</v>
+      </c>
+      <c r="K14">
+        <v>660.274</v>
+      </c>
+      <c r="L14" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14">
+        <v>1</v>
+      </c>
+      <c r="N14" t="s">
+        <v>28</v>
+      </c>
+      <c r="O14">
+        <v>6</v>
+      </c>
+      <c r="P14">
+        <v>14305</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>38</v>
+      </c>
+      <c r="R14" t="s">
+        <v>39</v>
+      </c>
+      <c r="S14" t="s">
+        <v>31</v>
+      </c>
+      <c r="T14" t="s">
+        <v>31</v>
+      </c>
+      <c r="U14" t="s">
+        <v>33</v>
+      </c>
+      <c r="V14">
+        <v>21</v>
+      </c>
+      <c r="W14">
+        <v>0</v>
+      </c>
+      <c r="X14">
+        <v>0</v>
+      </c>
+      <c r="Y14">
+        <v>9.079</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15">
+        <v>2025</v>
+      </c>
+      <c r="C15">
+        <v>1242</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15">
+        <v>1</v>
+      </c>
+      <c r="F15">
+        <v>1</v>
+      </c>
+      <c r="G15">
+        <v>15.8056</v>
+      </c>
+      <c r="H15">
+        <v>734</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15">
+        <v>660.274</v>
+      </c>
+      <c r="L15" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15">
+        <v>1</v>
+      </c>
+      <c r="N15" t="s">
+        <v>28</v>
+      </c>
+      <c r="O15">
+        <v>6</v>
+      </c>
+      <c r="P15">
+        <v>14305</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>38</v>
+      </c>
+      <c r="R15" t="s">
+        <v>39</v>
+      </c>
+      <c r="S15" t="s">
+        <v>31</v>
+      </c>
+      <c r="T15" t="s">
+        <v>31</v>
+      </c>
+      <c r="U15" t="s">
+        <v>34</v>
+      </c>
+      <c r="V15">
+        <v>223</v>
+      </c>
+      <c r="W15">
+        <v>0</v>
+      </c>
+      <c r="X15">
+        <v>0</v>
+      </c>
+      <c r="Y15">
+        <v>185.329</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>2025</v>
+      </c>
+      <c r="C16">
+        <v>1242</v>
+      </c>
+      <c r="D16" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16">
+        <v>1</v>
+      </c>
+      <c r="F16">
+        <v>1</v>
+      </c>
+      <c r="G16">
+        <v>15.8056</v>
+      </c>
+      <c r="H16">
+        <v>734</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>660.274</v>
+      </c>
+      <c r="L16" t="s">
+        <v>27</v>
+      </c>
+      <c r="M16">
+        <v>1</v>
+      </c>
+      <c r="N16" t="s">
+        <v>28</v>
+      </c>
+      <c r="O16">
+        <v>6</v>
+      </c>
+      <c r="P16">
+        <v>14305</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R16" t="s">
+        <v>39</v>
+      </c>
+      <c r="S16" t="s">
+        <v>31</v>
+      </c>
+      <c r="T16" t="s">
+        <v>31</v>
+      </c>
+      <c r="U16" t="s">
+        <v>35</v>
+      </c>
+      <c r="V16">
+        <v>134</v>
+      </c>
+      <c r="W16">
+        <v>0</v>
+      </c>
+      <c r="X16">
+        <v>0</v>
+      </c>
+      <c r="Y16">
+        <v>161.355</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17">
+        <v>2025</v>
+      </c>
+      <c r="C17">
+        <v>1242</v>
+      </c>
+      <c r="D17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17">
+        <v>1</v>
+      </c>
+      <c r="F17">
+        <v>1</v>
+      </c>
+      <c r="G17">
+        <v>15.8056</v>
+      </c>
+      <c r="H17">
+        <v>734</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
+      </c>
+      <c r="K17">
+        <v>660.274</v>
+      </c>
+      <c r="L17" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17">
+        <v>1</v>
+      </c>
+      <c r="N17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O17">
+        <v>6</v>
+      </c>
+      <c r="P17">
+        <v>14305</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>38</v>
+      </c>
+      <c r="R17" t="s">
+        <v>39</v>
+      </c>
+      <c r="S17" t="s">
+        <v>31</v>
+      </c>
+      <c r="T17" t="s">
+        <v>31</v>
+      </c>
+      <c r="U17" t="s">
+        <v>40</v>
+      </c>
+      <c r="V17">
+        <v>3</v>
+      </c>
+      <c r="W17">
+        <v>0</v>
+      </c>
+      <c r="X17">
+        <v>0</v>
+      </c>
+      <c r="Y17">
+        <v>5.079</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18">
+        <v>2025</v>
+      </c>
+      <c r="C18">
+        <v>1242</v>
+      </c>
+      <c r="D18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18">
+        <v>1</v>
+      </c>
+      <c r="F18">
+        <v>1</v>
+      </c>
+      <c r="G18">
+        <v>15.8056</v>
+      </c>
+      <c r="H18">
+        <v>734</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18">
+        <v>660.274</v>
+      </c>
+      <c r="L18" t="s">
+        <v>27</v>
+      </c>
+      <c r="M18">
+        <v>1</v>
+      </c>
+      <c r="N18" t="s">
+        <v>28</v>
+      </c>
+      <c r="O18">
+        <v>6</v>
+      </c>
+      <c r="P18">
+        <v>14305</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>41</v>
+      </c>
+      <c r="R18" t="s">
+        <v>30</v>
+      </c>
+      <c r="S18" t="s">
+        <v>31</v>
+      </c>
+      <c r="T18" t="s">
+        <v>31</v>
+      </c>
+      <c r="U18" t="s">
+        <v>33</v>
+      </c>
+      <c r="V18">
+        <v>2</v>
+      </c>
+      <c r="W18">
+        <v>0</v>
+      </c>
+      <c r="X18">
+        <v>0</v>
+      </c>
+      <c r="Y18">
+        <v>0.847</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19">
+        <v>2025</v>
+      </c>
+      <c r="C19">
+        <v>1242</v>
+      </c>
+      <c r="D19" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19">
+        <v>1</v>
+      </c>
+      <c r="F19">
+        <v>1</v>
+      </c>
+      <c r="G19">
+        <v>15.8056</v>
+      </c>
+      <c r="H19">
+        <v>734</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0</v>
+      </c>
+      <c r="K19">
+        <v>660.274</v>
+      </c>
+      <c r="L19" t="s">
+        <v>27</v>
+      </c>
+      <c r="M19">
+        <v>1</v>
+      </c>
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19">
+        <v>6</v>
+      </c>
+      <c r="P19">
+        <v>14305</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>41</v>
+      </c>
+      <c r="R19" t="s">
+        <v>30</v>
+      </c>
+      <c r="S19" t="s">
+        <v>31</v>
+      </c>
+      <c r="T19" t="s">
+        <v>31</v>
+      </c>
+      <c r="U19" t="s">
+        <v>34</v>
+      </c>
+      <c r="V19">
+        <v>20</v>
+      </c>
+      <c r="W19">
+        <v>0</v>
+      </c>
+      <c r="X19">
+        <v>0</v>
+      </c>
+      <c r="Y19">
+        <v>18.541</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20">
+        <v>2025</v>
+      </c>
+      <c r="C20">
+        <v>1242</v>
+      </c>
+      <c r="D20" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20">
+        <v>1</v>
+      </c>
+      <c r="F20">
+        <v>1</v>
+      </c>
+      <c r="G20">
+        <v>15.8056</v>
+      </c>
+      <c r="H20">
+        <v>734</v>
+      </c>
+      <c r="I20">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0</v>
+      </c>
+      <c r="K20">
+        <v>660.274</v>
+      </c>
+      <c r="L20" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20">
+        <v>1</v>
+      </c>
+      <c r="N20" t="s">
+        <v>28</v>
+      </c>
+      <c r="O20">
+        <v>6</v>
+      </c>
+      <c r="P20">
+        <v>14305</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>41</v>
+      </c>
+      <c r="R20" t="s">
+        <v>30</v>
+      </c>
+      <c r="S20" t="s">
+        <v>31</v>
+      </c>
+      <c r="T20" t="s">
+        <v>31</v>
+      </c>
+      <c r="U20" t="s">
+        <v>35</v>
+      </c>
+      <c r="V20">
+        <v>30</v>
+      </c>
+      <c r="W20">
+        <v>0</v>
+      </c>
+      <c r="X20">
+        <v>0</v>
+      </c>
+      <c r="Y20">
+        <v>42.595</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21">
+        <v>2025</v>
+      </c>
+      <c r="C21">
+        <v>1242</v>
+      </c>
+      <c r="D21" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21">
+        <v>1</v>
+      </c>
+      <c r="F21">
+        <v>1</v>
+      </c>
+      <c r="G21">
+        <v>15.8056</v>
+      </c>
+      <c r="H21">
+        <v>734</v>
+      </c>
+      <c r="I21">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
+      </c>
+      <c r="K21">
+        <v>660.274</v>
+      </c>
+      <c r="L21" t="s">
+        <v>27</v>
+      </c>
+      <c r="M21">
+        <v>1</v>
+      </c>
+      <c r="N21" t="s">
+        <v>28</v>
+      </c>
+      <c r="O21">
+        <v>6</v>
+      </c>
+      <c r="P21">
+        <v>14305</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>41</v>
+      </c>
+      <c r="R21" t="s">
+        <v>30</v>
+      </c>
+      <c r="S21" t="s">
+        <v>31</v>
+      </c>
+      <c r="T21" t="s">
+        <v>31</v>
+      </c>
+      <c r="U21" t="s">
+        <v>40</v>
+      </c>
+      <c r="V21">
+        <v>4</v>
+      </c>
+      <c r="W21">
+        <v>0</v>
+      </c>
+      <c r="X21">
+        <v>0</v>
+      </c>
+      <c r="Y21">
+        <v>7.682</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22">
+        <v>2025</v>
+      </c>
+      <c r="C22">
+        <v>1242</v>
+      </c>
+      <c r="D22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22">
+        <v>1</v>
+      </c>
+      <c r="G22">
+        <v>15.8056</v>
+      </c>
+      <c r="H22">
+        <v>734</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="J22">
+        <v>0</v>
+      </c>
+      <c r="K22">
+        <v>660.274</v>
+      </c>
+      <c r="L22" t="s">
+        <v>27</v>
+      </c>
+      <c r="M22">
+        <v>1</v>
+      </c>
+      <c r="N22" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22">
+        <v>6</v>
+      </c>
+      <c r="P22">
+        <v>14305</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>42</v>
+      </c>
+      <c r="R22" t="s">
+        <v>30</v>
+      </c>
+      <c r="S22" t="s">
+        <v>31</v>
+      </c>
+      <c r="T22" t="s">
+        <v>31</v>
+      </c>
+      <c r="U22" t="s">
+        <v>33</v>
+      </c>
+      <c r="V22">
+        <v>11</v>
+      </c>
+      <c r="W22">
+        <v>0</v>
+      </c>
+      <c r="X22">
+        <v>0</v>
+      </c>
+      <c r="Y22">
+        <v>5.192</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23">
+        <v>2025</v>
+      </c>
+      <c r="C23">
+        <v>1242</v>
+      </c>
+      <c r="D23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>1</v>
+      </c>
+      <c r="G23">
+        <v>15.8056</v>
+      </c>
+      <c r="H23">
+        <v>734</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
+      <c r="K23">
+        <v>660.274</v>
+      </c>
+      <c r="L23" t="s">
+        <v>27</v>
+      </c>
+      <c r="M23">
+        <v>1</v>
+      </c>
+      <c r="N23" t="s">
+        <v>28</v>
+      </c>
+      <c r="O23">
+        <v>6</v>
+      </c>
+      <c r="P23">
+        <v>14305</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>42</v>
+      </c>
+      <c r="R23" t="s">
+        <v>30</v>
+      </c>
+      <c r="S23" t="s">
+        <v>31</v>
+      </c>
+      <c r="T23" t="s">
+        <v>31</v>
+      </c>
+      <c r="U23" t="s">
+        <v>34</v>
+      </c>
+      <c r="V23">
+        <v>17</v>
+      </c>
+      <c r="W23">
+        <v>0</v>
+      </c>
+      <c r="X23">
+        <v>0</v>
+      </c>
+      <c r="Y23">
+        <v>12.401</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24">
+        <v>2025</v>
+      </c>
+      <c r="C24">
+        <v>1242</v>
+      </c>
+      <c r="D24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24">
+        <v>1</v>
+      </c>
+      <c r="G24">
+        <v>15.8056</v>
+      </c>
+      <c r="H24">
+        <v>734</v>
+      </c>
+      <c r="I24">
+        <v>0</v>
+      </c>
+      <c r="J24">
+        <v>0</v>
+      </c>
+      <c r="K24">
+        <v>660.274</v>
+      </c>
+      <c r="L24" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24">
+        <v>1</v>
+      </c>
+      <c r="N24" t="s">
+        <v>28</v>
+      </c>
+      <c r="O24">
+        <v>6</v>
+      </c>
+      <c r="P24">
+        <v>14305</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>42</v>
+      </c>
+      <c r="R24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S24" t="s">
+        <v>31</v>
+      </c>
+      <c r="T24" t="s">
+        <v>31</v>
+      </c>
+      <c r="U24" t="s">
+        <v>35</v>
+      </c>
+      <c r="V24">
+        <v>2</v>
+      </c>
+      <c r="W24">
+        <v>0</v>
+      </c>
+      <c r="X24">
+        <v>0</v>
+      </c>
+      <c r="Y24">
+        <v>2.274</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25">
+        <v>2025</v>
+      </c>
+      <c r="C25">
+        <v>1242</v>
+      </c>
+      <c r="D25" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25">
+        <v>1</v>
+      </c>
+      <c r="F25">
+        <v>1</v>
+      </c>
+      <c r="G25">
+        <v>15.8056</v>
+      </c>
+      <c r="H25">
+        <v>734</v>
+      </c>
+      <c r="I25">
+        <v>0</v>
+      </c>
+      <c r="J25">
+        <v>0</v>
+      </c>
+      <c r="K25">
+        <v>660.274</v>
+      </c>
+      <c r="L25" t="s">
+        <v>27</v>
+      </c>
+      <c r="M25">
+        <v>1</v>
+      </c>
+      <c r="N25" t="s">
+        <v>28</v>
+      </c>
+      <c r="O25">
+        <v>6</v>
+      </c>
+      <c r="P25">
+        <v>14305</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>38</v>
+      </c>
+      <c r="R25" t="s">
+        <v>30</v>
+      </c>
+      <c r="S25" t="s">
+        <v>43</v>
+      </c>
+      <c r="T25" t="s">
+        <v>31</v>
+      </c>
+      <c r="U25" t="s">
+        <v>34</v>
+      </c>
+      <c r="V25">
+        <v>1</v>
+      </c>
+      <c r="W25">
+        <v>0</v>
+      </c>
+      <c r="X25">
+        <v>0</v>
+      </c>
+      <c r="Y25">
+        <v>0.773</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26">
+        <v>2025</v>
+      </c>
+      <c r="C26">
+        <v>1242</v>
+      </c>
+      <c r="D26" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26">
+        <v>1</v>
+      </c>
+      <c r="F26">
+        <v>1</v>
+      </c>
+      <c r="G26">
+        <v>15.8056</v>
+      </c>
+      <c r="H26">
+        <v>734</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="J26">
+        <v>0</v>
+      </c>
+      <c r="K26">
+        <v>660.274</v>
+      </c>
+      <c r="L26" t="s">
+        <v>27</v>
+      </c>
+      <c r="M26">
+        <v>1</v>
+      </c>
+      <c r="N26" t="s">
+        <v>28</v>
+      </c>
+      <c r="O26">
+        <v>6</v>
+      </c>
+      <c r="P26">
+        <v>14305</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>38</v>
+      </c>
+      <c r="R26" t="s">
+        <v>39</v>
+      </c>
+      <c r="S26" t="s">
+        <v>44</v>
+      </c>
+      <c r="T26" t="s">
+        <v>31</v>
+      </c>
+      <c r="U26" t="s">
+        <v>34</v>
+      </c>
+      <c r="V26">
+        <v>51</v>
+      </c>
+      <c r="W26">
+        <v>0</v>
+      </c>
+      <c r="X26">
+        <v>0</v>
+      </c>
+      <c r="Y26">
+        <v>37.938</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27">
+        <v>2025</v>
+      </c>
+      <c r="C27">
+        <v>1242</v>
+      </c>
+      <c r="D27" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27">
+        <v>1</v>
+      </c>
+      <c r="F27">
+        <v>1</v>
+      </c>
+      <c r="G27">
+        <v>15.8056</v>
+      </c>
+      <c r="H27">
+        <v>734</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="J27">
+        <v>0</v>
+      </c>
+      <c r="K27">
+        <v>660.274</v>
+      </c>
+      <c r="L27" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27">
+        <v>1</v>
+      </c>
+      <c r="N27" t="s">
+        <v>28</v>
+      </c>
+      <c r="O27">
+        <v>6</v>
+      </c>
+      <c r="P27">
+        <v>14305</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" t="s">
+        <v>39</v>
+      </c>
+      <c r="S27" t="s">
+        <v>44</v>
+      </c>
+      <c r="T27" t="s">
+        <v>31</v>
+      </c>
+      <c r="U27" t="s">
+        <v>35</v>
+      </c>
+      <c r="V27">
+        <v>30</v>
+      </c>
+      <c r="W27">
+        <v>0</v>
+      </c>
+      <c r="X27">
+        <v>0</v>
+      </c>
+      <c r="Y27">
+        <v>32.304</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>25</v>
+      </c>
+      <c r="B28">
+        <v>2025</v>
+      </c>
+      <c r="C28">
+        <v>1242</v>
+      </c>
+      <c r="D28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28">
+        <v>1</v>
+      </c>
+      <c r="F28">
+        <v>1</v>
+      </c>
+      <c r="G28">
+        <v>15.8056</v>
+      </c>
+      <c r="H28">
+        <v>734</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="J28">
+        <v>0</v>
+      </c>
+      <c r="K28">
+        <v>660.274</v>
+      </c>
+      <c r="L28" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28">
+        <v>1</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28">
+        <v>6</v>
+      </c>
+      <c r="P28">
+        <v>14305</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>38</v>
+      </c>
+      <c r="R28" t="s">
+        <v>39</v>
+      </c>
+      <c r="S28" t="s">
+        <v>44</v>
+      </c>
+      <c r="T28" t="s">
+        <v>31</v>
+      </c>
+      <c r="U28" t="s">
+        <v>40</v>
+      </c>
+      <c r="V28">
+        <v>1</v>
+      </c>
+      <c r="W28">
+        <v>0</v>
+      </c>
+      <c r="X28">
+        <v>0</v>
+      </c>
+      <c r="Y28">
+        <v>1.703</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29">
+        <v>2025</v>
+      </c>
+      <c r="C29">
+        <v>1242</v>
+      </c>
+      <c r="D29" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29">
+        <v>1</v>
+      </c>
+      <c r="F29">
+        <v>1</v>
+      </c>
+      <c r="G29">
+        <v>15.8056</v>
+      </c>
+      <c r="H29">
+        <v>734</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="J29">
+        <v>0</v>
+      </c>
+      <c r="K29">
+        <v>660.274</v>
+      </c>
+      <c r="L29" t="s">
+        <v>27</v>
+      </c>
+      <c r="M29">
+        <v>1</v>
+      </c>
+      <c r="N29" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29">
+        <v>6</v>
+      </c>
+      <c r="P29">
+        <v>14305</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" t="s">
+        <v>39</v>
+      </c>
+      <c r="S29" t="s">
+        <v>43</v>
+      </c>
+      <c r="T29" t="s">
+        <v>31</v>
+      </c>
+      <c r="U29" t="s">
+        <v>34</v>
+      </c>
+      <c r="V29">
+        <v>2</v>
+      </c>
+      <c r="W29">
+        <v>0</v>
+      </c>
+      <c r="X29">
+        <v>0</v>
+      </c>
+      <c r="Y29">
+        <v>1.63</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30">
+        <v>2025</v>
+      </c>
+      <c r="C30">
+        <v>1242</v>
+      </c>
+      <c r="D30" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30">
+        <v>1</v>
+      </c>
+      <c r="F30">
+        <v>1</v>
+      </c>
+      <c r="G30">
+        <v>15.8056</v>
+      </c>
+      <c r="H30">
+        <v>734</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="J30">
+        <v>0</v>
+      </c>
+      <c r="K30">
+        <v>660.274</v>
+      </c>
+      <c r="L30" t="s">
+        <v>27</v>
+      </c>
+      <c r="M30">
+        <v>1</v>
+      </c>
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30">
+        <v>6</v>
+      </c>
+      <c r="P30">
+        <v>14305</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>38</v>
+      </c>
+      <c r="R30" t="s">
+        <v>39</v>
+      </c>
+      <c r="S30" t="s">
+        <v>43</v>
+      </c>
+      <c r="T30" t="s">
+        <v>31</v>
+      </c>
+      <c r="U30" t="s">
+        <v>35</v>
+      </c>
+      <c r="V30">
+        <v>6</v>
+      </c>
+      <c r="W30">
+        <v>0</v>
+      </c>
+      <c r="X30">
+        <v>0</v>
+      </c>
+      <c r="Y30">
+        <v>7.024</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31">
+        <v>2025</v>
+      </c>
+      <c r="C31">
+        <v>1242</v>
+      </c>
+      <c r="D31" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31">
+        <v>1</v>
+      </c>
+      <c r="F31">
+        <v>1</v>
+      </c>
+      <c r="G31">
+        <v>15.8056</v>
+      </c>
+      <c r="H31">
+        <v>734</v>
+      </c>
+      <c r="I31">
+        <v>0</v>
+      </c>
+      <c r="J31">
+        <v>0</v>
+      </c>
+      <c r="K31">
+        <v>660.274</v>
+      </c>
+      <c r="L31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M31">
+        <v>1</v>
+      </c>
+      <c r="N31" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31">
+        <v>6</v>
+      </c>
+      <c r="P31">
+        <v>14305</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>45</v>
+      </c>
+      <c r="R31" t="s">
+        <v>30</v>
+      </c>
+      <c r="S31" t="s">
+        <v>31</v>
+      </c>
+      <c r="T31" t="s">
+        <v>31</v>
+      </c>
+      <c r="U31" t="s">
+        <v>34</v>
+      </c>
+      <c r="V31">
+        <v>7</v>
+      </c>
+      <c r="W31">
+        <v>0</v>
+      </c>
+      <c r="X31">
+        <v>0</v>
+      </c>
+      <c r="Y31">
+        <v>5.981</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32">
+        <v>2025</v>
+      </c>
+      <c r="C32">
+        <v>1242</v>
+      </c>
+      <c r="D32" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32">
+        <v>1</v>
+      </c>
+      <c r="F32">
+        <v>1</v>
+      </c>
+      <c r="G32">
+        <v>15.8056</v>
+      </c>
+      <c r="H32">
+        <v>734</v>
+      </c>
+      <c r="I32">
+        <v>0</v>
+      </c>
+      <c r="J32">
+        <v>0</v>
+      </c>
+      <c r="K32">
+        <v>660.274</v>
+      </c>
+      <c r="L32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M32">
+        <v>1</v>
+      </c>
+      <c r="N32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32">
+        <v>6</v>
+      </c>
+      <c r="P32">
+        <v>14305</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>45</v>
+      </c>
+      <c r="R32" t="s">
+        <v>30</v>
+      </c>
+      <c r="S32" t="s">
+        <v>31</v>
+      </c>
+      <c r="T32" t="s">
+        <v>31</v>
+      </c>
+      <c r="U32" t="s">
+        <v>35</v>
+      </c>
+      <c r="V32">
+        <v>7</v>
+      </c>
+      <c r="W32">
+        <v>0</v>
+      </c>
+      <c r="X32">
+        <v>0</v>
+      </c>
+      <c r="Y32">
+        <v>9.246</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25">
+      <c r="A33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33">
+        <v>2025</v>
+      </c>
+      <c r="C33">
+        <v>1242</v>
+      </c>
+      <c r="D33" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33">
+        <v>1</v>
+      </c>
+      <c r="F33">
+        <v>1</v>
+      </c>
+      <c r="G33">
+        <v>15.8056</v>
+      </c>
+      <c r="H33">
+        <v>734</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="J33">
+        <v>0</v>
+      </c>
+      <c r="K33">
+        <v>660.274</v>
+      </c>
+      <c r="L33" t="s">
+        <v>27</v>
+      </c>
+      <c r="M33">
+        <v>1</v>
+      </c>
+      <c r="N33" t="s">
+        <v>28</v>
+      </c>
+      <c r="O33">
+        <v>6</v>
+      </c>
+      <c r="P33">
+        <v>14305</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>45</v>
+      </c>
+      <c r="R33" t="s">
+        <v>30</v>
+      </c>
+      <c r="S33" t="s">
+        <v>31</v>
+      </c>
+      <c r="T33" t="s">
+        <v>31</v>
+      </c>
+      <c r="U33" t="s">
+        <v>40</v>
+      </c>
+      <c r="V33">
+        <v>1</v>
+      </c>
+      <c r="W33">
+        <v>0</v>
+      </c>
+      <c r="X33">
+        <v>0</v>
+      </c>
+      <c r="Y33">
+        <v>1.874</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">